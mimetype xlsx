--- v0 (2025-12-04)
+++ v1 (2026-07-05)
@@ -1,352 +1,260 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{64D16010-6114-4F09-92CE-B3A4FC5B8B9B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-105" yWindow="-105" windowWidth="33120" windowHeight="18120"/>
+    <workbookView xWindow="-103" yWindow="-103" windowWidth="33120" windowHeight="18000" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="List1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="60">
+  <si>
+    <t xml:space="preserve">  Vedúci: PhDr.Roman Králik </t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Systém prímestského letného tábora je, že dieťa privedie rodič ráno o 8. hod. do Centra voľného času, oboznámi</t>
+  </si>
   <si>
     <t>Pondelok</t>
   </si>
   <si>
-    <t>8.00 hod.</t>
+    <t xml:space="preserve"> príchod do CVČ, zápis členov  do prezenčnej listiny, poučenie o bezpečnosti</t>
   </si>
   <si>
     <t>Utorok</t>
   </si>
   <si>
+    <t xml:space="preserve"> príchod do CVČ, zápis členov  do prezenčnej listiny</t>
+  </si>
+  <si>
     <t>Streda</t>
   </si>
   <si>
     <t>Štvrtok</t>
   </si>
   <si>
+    <t xml:space="preserve"> príchod do CVČ, zápis členov do prezenčnej listiny, poučenie o bezpečnosti práce v PT</t>
+  </si>
+  <si>
+    <t>15.00 -16.00</t>
+  </si>
+  <si>
     <t>Piatok</t>
   </si>
   <si>
+    <t>9.00 - 15.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  V prípade nepriaznivého počasia si organizátor PT vyhradzuje právo na úpravu denného programu</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Pri nástupe na PT treba odovzdať prefotenú kartičku poistenca vedúcemu tábora.</t>
+  </si>
+  <si>
     <t xml:space="preserve">(meno a priezvisko)................................................ </t>
   </si>
   <si>
     <t>(adresa bydliska)..................................................</t>
   </si>
   <si>
+    <t>(dátum narodenia).................................................</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  (telef.číslo)..................................................</t>
+  </si>
+  <si>
+    <t xml:space="preserve">V zmysle zákona č.249/2009 svojim podpisom potvrdzujem, že súhlasím s účasťou môjho dieťaťa na prím. letnom tábore </t>
+  </si>
+  <si>
     <t xml:space="preserve">        podpis rodiča (zákonného zástupcu):  ............................</t>
   </si>
   <si>
+    <t xml:space="preserve">Som si vedomý (á) právnych následkov v prípade nepravdivého vyhlásenia o zdravotnom stave môjho dieťaťa v zmysle zákona </t>
+  </si>
+  <si>
+    <t>§ 56 č.355/2007 Z.z.</t>
+  </si>
+  <si>
     <t>V ...................................   Dňa  ...................</t>
   </si>
   <si>
-    <t>CVČ . Účastník tábora je povinný dodržiavať vnútorný a školský poriadok CVČ L.Mikuláš.</t>
-[...119 lines deleted...]
-    <t>Vedúci: Mgr.Sylvia Motýľová a 10 dobrovoľníkov</t>
+    <t>Doporučujeme, aby každý deň mali deti pri sebe pršiplášť, vodu na pitie, plavky, krém na opaľovanie!</t>
+  </si>
+  <si>
+    <t>Centrum voľného času  Nábr.Dr.Aurela Stodolu 1932/47, L.Mikuláš 03101</t>
+  </si>
+  <si>
+    <t>Tábor je bez stravy.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> INFORMACIE : kralik@cvclm.sk, CVČ  - 044/5522468, PhDr.Roman Králik 0911641241</t>
+  </si>
+  <si>
+    <t>V zmysle  zákona č.18/2018 Z.z. o ochrane osobných údajov súhlasím so zverejnením údajov alebo fotografií pre potreby CVČ.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> odchod členov PT domov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">presun autobusom </t>
+  </si>
+  <si>
+    <t>pešo</t>
+  </si>
+  <si>
+    <t>bus</t>
   </si>
   <si>
     <r>
-      <t xml:space="preserve"> Zameranie: </t>
+      <t>.......................................</t>
     </r>
     <r>
       <rPr>
         <b/>
-        <i/>
-        <sz val="12"/>
+        <sz val="8"/>
         <rFont val="Comic Sans MS"/>
         <family val="4"/>
         <charset val="238"/>
       </rPr>
-      <t>TEAM BUILDING</t>
+      <t>Tu prosím odstrihnúť, výpísať a poslať mailom oscenované alebo osobne do CVČ</t>
     </r>
   </si>
   <si>
-    <t>príchod do CVČPodbreziny-budova ZŠ JANKA KRÁĽA-cez južnú bránu</t>
-[...112 lines deleted...]
-    <t>Rodič zabezpečí vlastnú stravu,pitný režim; pár eur so sebou povolené</t>
+    <t xml:space="preserve"> Zameranie: Športovo - pohybovo - poznávací</t>
+  </si>
+  <si>
+    <t>8.30 -9.00</t>
+  </si>
+  <si>
+    <t>9.00-14.00</t>
+  </si>
+  <si>
+    <t>Športový deň - olympiáda na atletickom štadióne</t>
+  </si>
+  <si>
+    <t>15.30 -16.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> príchod do CVČ, zápis členov  do prezenčnej listiny presun autobusom </t>
+  </si>
+  <si>
+    <t>Kultúrno - poznávací - turistický deň</t>
+  </si>
+  <si>
+    <t>Bešeňová - aquapark</t>
+  </si>
+  <si>
+    <t>Tatralandia-aquapark</t>
+  </si>
+  <si>
+    <t>CVČ . Účastník tábora je povinný dodržiavať vnútorný a školský poriadok CVČ L.Mikuláš.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  sa s denným programom a príde si vyzdvihnúť dieťa do 16. hod. do CVČ L.Mikuláš.</t>
+  </si>
+  <si>
+    <t>Vyhlasujem, že moje dieťa neprejavuje príznaky akútneho ochorenia, nie je nositeľom infekcie, vírusov, parazitov (vší).</t>
+  </si>
+  <si>
+    <t>SMOPAJ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8.30-9.00 </t>
+  </si>
+  <si>
+    <t>Golden apple cinema - kino</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> termín </t>
+  </si>
+  <si>
+    <t>8.30-10.30</t>
+  </si>
+  <si>
+    <t>11.00-13.30</t>
+  </si>
+  <si>
+    <t>7.30-8.00 hod.</t>
+  </si>
+  <si>
+    <t>do 8.00 hod.</t>
+  </si>
+  <si>
+    <t>8.30 - 10.30</t>
+  </si>
+  <si>
+    <t>11.00-13.00</t>
+  </si>
+  <si>
+    <t>9.00 -14.30</t>
+  </si>
+  <si>
+    <t>( plavky, uterák, krém na opaľovanie)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BEZINEKČNOSŤ - INFORMOVANÝ SÚHLAS-ŠPORŤÁCIK </t>
+  </si>
+  <si>
+    <t>10.8.</t>
+  </si>
+  <si>
+    <t>Predbežný program-prímestský letný tábor " ŠPORŤÁČIK č.2 "</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="35" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <fonts count="34" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="10"/>
       <name val="Comic Sans MS"/>
       <family val="4"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Comic Sans MS"/>
       <family val="4"/>
       <charset val="238"/>
     </font>
     <font>
       <i/>
@@ -503,83 +411,76 @@
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="12"/>
       <name val="Comic Sans MS"/>
       <family val="4"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Comic Sans MS"/>
       <family val="4"/>
     </font>
     <font>
       <b/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Comic Sans MS"/>
+      <family val="4"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <b/>
       <sz val="10"/>
       <name val="Comic Sans MS"/>
       <family val="4"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Comic Sans MS"/>
       <family val="4"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="14"/>
       <name val="Arial"/>
       <family val="2"/>
-    </font>
-[...13 lines deleted...]
-      <charset val="238"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="9">
     <border>
       <left/>
@@ -650,101 +551,100 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="86">
+  <cellXfs count="83">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
@@ -774,202 +674,198 @@
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="16" fontId="15" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="16" fontId="30" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="32" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="16" fontId="31" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="33" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="16" fontId="11" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...8 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normálna" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motív balíka Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1102,800 +998,810 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:U49"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A2:U48"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A19" workbookViewId="0">
-      <selection activeCell="C19" sqref="C19"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="Q11" sqref="Q11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.6" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" width="10.140625" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="11.140625" customWidth="1"/>
+    <col min="1" max="1" width="10.15234375" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="11.15234375" customWidth="1"/>
     <col min="10" max="10" width="4" customWidth="1"/>
-    <col min="11" max="11" width="0.7109375" customWidth="1"/>
-    <col min="20" max="20" width="22.42578125" customWidth="1"/>
+    <col min="11" max="11" width="0.69140625" customWidth="1"/>
+    <col min="12" max="12" width="9.15234375"/>
+    <col min="20" max="20" width="22.4609375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:11" ht="19.5" x14ac:dyDescent="0.4">
-[...1 lines deleted...]
-        <v>59</v>
+    <row r="2" spans="1:11" ht="18.899999999999999" x14ac:dyDescent="0.65">
+      <c r="A2" s="67" t="s">
+        <v>24</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="2"/>
-      <c r="K2" s="37"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:11" ht="24" x14ac:dyDescent="0.45">
+      <c r="K2" s="36"/>
+    </row>
+    <row r="3" spans="1:11" ht="24.45" x14ac:dyDescent="0.8">
       <c r="A3" s="5" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B3" s="6"/>
       <c r="C3" s="7"/>
       <c r="D3" s="8"/>
       <c r="E3" s="8"/>
       <c r="F3" s="8"/>
       <c r="G3" s="8"/>
       <c r="H3" s="8"/>
       <c r="I3" s="8"/>
       <c r="J3" s="9"/>
     </row>
-    <row r="4" spans="1:11" ht="3.75" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="4" spans="1:11" ht="3.75" customHeight="1" x14ac:dyDescent="0.75">
       <c r="A4" s="10"/>
       <c r="B4" s="6"/>
       <c r="C4" s="7"/>
       <c r="D4" s="8"/>
       <c r="E4" s="8"/>
       <c r="F4" s="8"/>
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="9"/>
     </row>
-    <row r="5" spans="1:11" ht="19.5" x14ac:dyDescent="0.4">
-[...1 lines deleted...]
-        <v>61</v>
+    <row r="5" spans="1:11" ht="18.899999999999999" x14ac:dyDescent="0.65">
+      <c r="A5" s="66" t="s">
+        <v>48</v>
       </c>
       <c r="B5" s="11"/>
-      <c r="C5" s="45"/>
+      <c r="C5" s="44"/>
       <c r="E5" s="12" t="s">
-        <v>51</v>
+        <v>33</v>
       </c>
       <c r="F5" s="13"/>
       <c r="G5" s="14"/>
       <c r="H5" s="14"/>
       <c r="I5" s="14"/>
       <c r="J5" s="15"/>
     </row>
-    <row r="6" spans="1:11" ht="16.5" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:11" ht="15.45" x14ac:dyDescent="0.5">
       <c r="A6" s="16"/>
       <c r="C6" s="17" t="s">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="D6" s="13"/>
       <c r="E6" s="13"/>
       <c r="F6" s="13"/>
       <c r="G6" s="13"/>
       <c r="H6" s="13"/>
       <c r="I6" s="13"/>
       <c r="J6" s="19"/>
     </row>
-    <row r="7" spans="1:11" ht="10.9" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A7" s="67"/>
+    <row r="7" spans="1:11" ht="10.85" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="A7" s="66"/>
       <c r="B7" s="18"/>
       <c r="C7" s="18"/>
       <c r="D7" s="13"/>
       <c r="E7" s="13"/>
       <c r="F7" s="13"/>
       <c r="G7" s="13"/>
       <c r="H7" s="13"/>
       <c r="I7" s="13"/>
       <c r="J7" s="19"/>
     </row>
-    <row r="8" spans="1:11" ht="15.75" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-        <v>62</v>
+    <row r="8" spans="1:11" ht="15" x14ac:dyDescent="0.45">
+      <c r="A8" s="65" t="s">
+        <v>1</v>
       </c>
       <c r="B8" s="21"/>
       <c r="C8" s="22"/>
       <c r="D8" s="22"/>
       <c r="E8" s="22"/>
       <c r="F8" s="22"/>
       <c r="G8" s="22"/>
       <c r="H8" s="22"/>
       <c r="I8" s="22"/>
       <c r="J8" s="23"/>
     </row>
-    <row r="9" spans="1:11" ht="16.5" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:11" ht="15.45" x14ac:dyDescent="0.5">
       <c r="A9" s="20" t="s">
-        <v>63</v>
+        <v>43</v>
       </c>
       <c r="B9" s="21"/>
       <c r="C9" s="22"/>
       <c r="D9" s="22"/>
       <c r="E9" s="22"/>
       <c r="F9" s="22"/>
       <c r="G9" s="22"/>
-      <c r="H9" s="80" t="s">
-        <v>26</v>
+      <c r="H9" s="82" t="s">
+        <v>25</v>
       </c>
       <c r="J9" s="23"/>
     </row>
-    <row r="10" spans="1:11" ht="15.75" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-        <v>64</v>
+    <row r="10" spans="1:11" ht="15.45" x14ac:dyDescent="0.5">
+      <c r="A10" s="60" t="s">
+        <v>23</v>
       </c>
       <c r="B10" s="21"/>
       <c r="C10" s="22"/>
       <c r="D10" s="22"/>
       <c r="E10" s="22"/>
       <c r="F10" s="22"/>
       <c r="G10" s="22"/>
       <c r="H10" s="22"/>
       <c r="I10" s="22"/>
       <c r="J10" s="23"/>
     </row>
-    <row r="11" spans="1:11" ht="6" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:11" ht="6" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A11" s="20"/>
       <c r="B11" s="21"/>
       <c r="C11" s="22"/>
       <c r="D11" s="22"/>
       <c r="E11" s="22"/>
       <c r="F11" s="22"/>
       <c r="G11" s="22"/>
       <c r="H11" s="22"/>
       <c r="I11" s="22"/>
       <c r="J11" s="23"/>
     </row>
-    <row r="12" spans="1:11" ht="16.5" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:11" ht="15.45" x14ac:dyDescent="0.5">
       <c r="A12" s="24" t="s">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="B12" s="25" t="s">
-        <v>1</v>
+        <v>51</v>
       </c>
       <c r="C12" s="26" t="s">
-        <v>52</v>
+        <v>3</v>
       </c>
       <c r="D12" s="25"/>
       <c r="E12" s="25"/>
       <c r="F12" s="25"/>
       <c r="G12" s="25"/>
       <c r="H12" s="25"/>
       <c r="I12" s="25"/>
       <c r="J12" s="27"/>
-      <c r="K12" s="37"/>
-[...2 lines deleted...]
-      <c r="A13" s="79"/>
+      <c r="K12" s="36"/>
+    </row>
+    <row r="13" spans="1:11" ht="15.45" x14ac:dyDescent="0.5">
+      <c r="A13" s="81" t="s">
+        <v>58</v>
+      </c>
       <c r="B13" s="22" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>46</v>
+      </c>
+      <c r="C13" s="76" t="s">
+        <v>29</v>
       </c>
       <c r="D13" s="22"/>
       <c r="E13" s="22"/>
       <c r="F13" s="22"/>
       <c r="G13" s="22"/>
       <c r="H13" s="22"/>
       <c r="I13" s="22"/>
       <c r="J13" s="23"/>
     </row>
-    <row r="14" spans="1:11" ht="16.5" x14ac:dyDescent="0.35">
-      <c r="A14" s="69"/>
+    <row r="14" spans="1:11" ht="18.45" x14ac:dyDescent="0.6">
+      <c r="A14" s="68" t="s">
+        <v>31</v>
+      </c>
       <c r="B14" s="22" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>55</v>
+      </c>
+      <c r="C14" s="77" t="s">
+        <v>40</v>
       </c>
       <c r="D14" s="22"/>
       <c r="E14" s="22"/>
-      <c r="F14" s="22"/>
+      <c r="F14" s="32" t="s">
+        <v>56</v>
+      </c>
       <c r="I14" s="22"/>
       <c r="J14" s="23"/>
     </row>
-    <row r="15" spans="1:11" ht="19.5" x14ac:dyDescent="0.4">
+    <row r="15" spans="1:11" ht="15" x14ac:dyDescent="0.45">
       <c r="A15" s="28"/>
       <c r="B15" s="30" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>66</v>
+        <v>9</v>
+      </c>
+      <c r="C15" s="31" t="s">
+        <v>28</v>
       </c>
       <c r="D15" s="30"/>
       <c r="E15" s="30"/>
       <c r="F15" s="30"/>
       <c r="G15" s="22"/>
       <c r="H15" s="22"/>
       <c r="I15" s="22"/>
       <c r="J15" s="23"/>
     </row>
-    <row r="16" spans="1:11" ht="16.5" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>2</v>
+    <row r="16" spans="1:11" ht="15.45" x14ac:dyDescent="0.5">
+      <c r="A16" s="69" t="s">
+        <v>4</v>
       </c>
       <c r="B16" s="25" t="s">
-        <v>28</v>
+        <v>52</v>
       </c>
       <c r="C16" s="26" t="s">
-        <v>27</v>
+        <v>5</v>
       </c>
       <c r="D16" s="25"/>
       <c r="E16" s="25"/>
       <c r="F16" s="25"/>
       <c r="G16" s="25"/>
       <c r="H16" s="25"/>
       <c r="I16" s="25"/>
       <c r="J16" s="27"/>
-      <c r="K16" s="37"/>
-[...2 lines deleted...]
-      <c r="A17" s="77"/>
+      <c r="K16" s="36"/>
+    </row>
+    <row r="17" spans="1:21" ht="18.45" x14ac:dyDescent="0.6">
+      <c r="A17" s="78">
+        <v>46245</v>
+      </c>
       <c r="B17" s="22" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>53</v>
+      </c>
+      <c r="C17" s="75" t="s">
+        <v>36</v>
       </c>
       <c r="D17" s="22"/>
       <c r="E17" s="22"/>
       <c r="F17" s="22"/>
       <c r="G17" s="22"/>
       <c r="H17" s="22"/>
       <c r="I17" s="22"/>
       <c r="J17" s="23"/>
     </row>
-    <row r="18" spans="1:21" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A18" s="28"/>
+    <row r="18" spans="1:21" ht="15" x14ac:dyDescent="0.45">
+      <c r="A18" s="28" t="s">
+        <v>30</v>
+      </c>
       <c r="B18" s="22" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>54</v>
+      </c>
+      <c r="C18" s="72" t="s">
+        <v>45</v>
       </c>
       <c r="D18" s="22"/>
       <c r="E18" s="22"/>
       <c r="F18" s="22"/>
       <c r="G18" s="22"/>
       <c r="H18" s="22"/>
       <c r="I18" s="22"/>
       <c r="J18" s="23"/>
     </row>
-    <row r="19" spans="1:21" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A19" s="71"/>
+    <row r="19" spans="1:21" ht="15" x14ac:dyDescent="0.45">
+      <c r="A19" s="70"/>
       <c r="B19" s="30" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>9</v>
+      </c>
+      <c r="C19" s="31" t="s">
+        <v>28</v>
       </c>
       <c r="D19" s="30"/>
       <c r="E19" s="30"/>
       <c r="F19" s="30"/>
       <c r="G19" s="30"/>
       <c r="H19" s="30"/>
       <c r="I19" s="30"/>
-      <c r="J19" s="34"/>
-[...4 lines deleted...]
-        <v>3</v>
+      <c r="J19" s="33"/>
+      <c r="K19" s="37"/>
+    </row>
+    <row r="20" spans="1:21" ht="15.45" x14ac:dyDescent="0.5">
+      <c r="A20" s="71" t="s">
+        <v>6</v>
       </c>
       <c r="B20" s="25" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>52</v>
+      </c>
+      <c r="C20" s="35" t="s">
+        <v>8</v>
       </c>
       <c r="D20" s="25"/>
       <c r="E20" s="25"/>
       <c r="F20" s="25"/>
       <c r="G20" s="25"/>
       <c r="H20" s="25"/>
       <c r="I20" s="22"/>
       <c r="J20" s="23"/>
     </row>
-    <row r="21" spans="1:21" ht="16.5" x14ac:dyDescent="0.35">
-      <c r="A21" s="77"/>
+    <row r="21" spans="1:21" ht="15.45" x14ac:dyDescent="0.5">
+      <c r="A21" s="78">
+        <v>46246</v>
+      </c>
       <c r="B21" s="22" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>34</v>
+      </c>
+      <c r="C21" s="72" t="s">
+        <v>29</v>
       </c>
       <c r="D21" s="22"/>
       <c r="E21" s="22"/>
-      <c r="F21" s="73"/>
+      <c r="F21" s="72"/>
       <c r="H21" s="22"/>
       <c r="I21" s="22"/>
       <c r="J21" s="23"/>
     </row>
-    <row r="22" spans="1:21" ht="19.5" x14ac:dyDescent="0.4">
-      <c r="A22" s="28"/>
+    <row r="22" spans="1:21" ht="18.45" x14ac:dyDescent="0.6">
+      <c r="A22" s="28" t="s">
+        <v>31</v>
+      </c>
       <c r="B22" s="22" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>35</v>
+      </c>
+      <c r="C22" s="74" t="s">
+        <v>39</v>
       </c>
       <c r="D22" s="22"/>
       <c r="E22" s="22"/>
       <c r="G22" s="22"/>
       <c r="I22" s="22"/>
       <c r="J22" s="23"/>
     </row>
-    <row r="23" spans="1:21" ht="16.5" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:21" ht="15" x14ac:dyDescent="0.45">
       <c r="A23" s="28"/>
       <c r="B23" s="22" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>9</v>
+      </c>
+      <c r="C23" s="31" t="s">
+        <v>28</v>
       </c>
       <c r="D23" s="22"/>
       <c r="E23" s="22"/>
       <c r="F23" s="22"/>
       <c r="G23" s="22"/>
       <c r="H23" s="22"/>
       <c r="I23" s="22"/>
       <c r="J23" s="23"/>
     </row>
-    <row r="24" spans="1:21" ht="16.5" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>4</v>
+    <row r="24" spans="1:21" ht="15.45" x14ac:dyDescent="0.5">
+      <c r="A24" s="69" t="s">
+        <v>7</v>
       </c>
       <c r="B24" s="25" t="s">
-        <v>34</v>
+        <v>52</v>
       </c>
       <c r="C24" s="26" t="s">
-        <v>35</v>
+        <v>5</v>
       </c>
       <c r="D24" s="25"/>
       <c r="E24" s="25"/>
       <c r="F24" s="25"/>
       <c r="G24" s="25"/>
       <c r="H24" s="25"/>
-      <c r="I24" s="37"/>
+      <c r="I24" s="36"/>
       <c r="J24" s="3"/>
-      <c r="K24" s="37"/>
-[...2 lines deleted...]
-      <c r="A25" s="77"/>
+      <c r="K24" s="36"/>
+    </row>
+    <row r="25" spans="1:21" ht="18.45" x14ac:dyDescent="0.6">
+      <c r="A25" s="78">
+        <v>46247</v>
+      </c>
       <c r="B25" s="22" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="C25" s="76" t="s">
+        <v>49</v>
+      </c>
+      <c r="C25" s="75" t="s">
         <v>36</v>
       </c>
       <c r="H25" s="22"/>
       <c r="J25" s="4"/>
     </row>
-    <row r="26" spans="1:21" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A26" s="69"/>
+    <row r="26" spans="1:21" ht="15" x14ac:dyDescent="0.45">
+      <c r="A26" s="68" t="s">
+        <v>30</v>
+      </c>
       <c r="B26" s="22" t="s">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="C26" t="s">
-        <v>56</v>
+        <v>47</v>
       </c>
       <c r="H26" s="22"/>
       <c r="J26" s="4"/>
     </row>
-    <row r="27" spans="1:21" ht="15.75" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-        <v>37</v>
+    <row r="27" spans="1:21" ht="15" x14ac:dyDescent="0.45">
+      <c r="A27" s="70"/>
+      <c r="B27" s="30" t="s">
+        <v>9</v>
       </c>
       <c r="C27" s="31" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="D27" s="30"/>
       <c r="E27" s="30"/>
-      <c r="F27" s="38"/>
+      <c r="F27" s="37"/>
       <c r="G27" s="30"/>
       <c r="H27" s="30"/>
-      <c r="I27" s="38"/>
-      <c r="J27" s="35"/>
+      <c r="I27" s="37"/>
+      <c r="J27" s="34"/>
       <c r="O27" s="22"/>
       <c r="P27" s="32"/>
       <c r="Q27" s="22"/>
       <c r="R27" s="22"/>
       <c r="S27" s="22"/>
       <c r="T27" s="22"/>
       <c r="U27" s="22"/>
     </row>
-    <row r="28" spans="1:21" ht="16.5" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>5</v>
+    <row r="28" spans="1:21" ht="15.45" x14ac:dyDescent="0.5">
+      <c r="A28" s="69" t="s">
+        <v>10</v>
       </c>
       <c r="B28" s="25" t="s">
-        <v>1</v>
+        <v>52</v>
       </c>
       <c r="C28" s="26" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
       <c r="D28" s="25"/>
       <c r="E28" s="25"/>
       <c r="F28" s="25"/>
-      <c r="G28" s="37"/>
+      <c r="G28" s="36"/>
       <c r="H28" s="25"/>
       <c r="I28" s="25"/>
       <c r="J28" s="27"/>
-      <c r="K28" s="37"/>
-[...2 lines deleted...]
-      <c r="A29" s="77"/>
+      <c r="K28" s="36"/>
+    </row>
+    <row r="29" spans="1:21" ht="18.45" x14ac:dyDescent="0.6">
+      <c r="A29" s="78">
+        <v>46248</v>
+      </c>
       <c r="B29" s="22" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>11</v>
+      </c>
+      <c r="C29" s="73" t="s">
+        <v>41</v>
       </c>
       <c r="D29" s="13"/>
       <c r="E29" s="22"/>
-      <c r="F29" s="22"/>
+      <c r="F29" s="32" t="s">
+        <v>56</v>
+      </c>
       <c r="I29" s="22"/>
       <c r="J29" s="23"/>
     </row>
-    <row r="30" spans="1:21" ht="16.5" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="D30" s="13"/>
+    <row r="30" spans="1:21" ht="15" x14ac:dyDescent="0.45">
+      <c r="A30" s="29" t="s">
+        <v>31</v>
+      </c>
+      <c r="B30" s="30" t="s">
+        <v>37</v>
+      </c>
+      <c r="C30" s="31" t="s">
+        <v>28</v>
+      </c>
+      <c r="D30" s="30"/>
       <c r="E30" s="22"/>
       <c r="F30" s="22"/>
       <c r="I30" s="22"/>
       <c r="J30" s="23"/>
     </row>
-    <row r="31" spans="1:21" ht="16.5" x14ac:dyDescent="0.35">
-[...16 lines deleted...]
-    <row r="32" spans="1:21" ht="16.5" x14ac:dyDescent="0.35">
+    <row r="31" spans="1:21" ht="15.45" x14ac:dyDescent="0.5">
+      <c r="A31" s="38" t="s">
+        <v>12</v>
+      </c>
+      <c r="B31" s="22"/>
+      <c r="C31" s="32"/>
+      <c r="D31" s="22"/>
+      <c r="E31" s="22"/>
+      <c r="F31" s="22"/>
+      <c r="I31" s="22"/>
+      <c r="J31" s="23"/>
+    </row>
+    <row r="32" spans="1:21" ht="15.45" x14ac:dyDescent="0.5">
       <c r="A32" s="39" t="s">
-        <v>41</v>
-[...4 lines deleted...]
-      <c r="E32" s="22"/>
+        <v>13</v>
+      </c>
       <c r="F32" s="22"/>
+      <c r="G32" s="22"/>
+      <c r="H32" s="22"/>
       <c r="I32" s="22"/>
       <c r="J32" s="23"/>
     </row>
-    <row r="33" spans="1:13" ht="16.5" x14ac:dyDescent="0.35">
-[...2 lines deleted...]
-      </c>
+    <row r="33" spans="1:13" ht="15.45" x14ac:dyDescent="0.5">
+      <c r="A33" s="39" t="s">
+        <v>26</v>
+      </c>
+      <c r="B33" s="22"/>
+      <c r="C33" s="22"/>
+      <c r="D33" s="22"/>
+      <c r="E33" s="22"/>
       <c r="F33" s="22"/>
       <c r="G33" s="22"/>
       <c r="H33" s="22"/>
       <c r="I33" s="22"/>
       <c r="J33" s="23"/>
     </row>
-    <row r="34" spans="1:13" ht="16.5" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>23</v>
+    <row r="34" spans="1:13" ht="29.15" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A34" s="79" t="s">
+        <v>32</v>
       </c>
       <c r="B34" s="22"/>
       <c r="C34" s="22"/>
       <c r="D34" s="22"/>
       <c r="E34" s="22"/>
       <c r="F34" s="22"/>
       <c r="G34" s="22"/>
       <c r="H34" s="22"/>
       <c r="I34" s="22"/>
       <c r="J34" s="23"/>
     </row>
-    <row r="35" spans="1:13" ht="29.1" customHeight="1" x14ac:dyDescent="0.3">
-[...67 lines deleted...]
-      <c r="A39" s="51" t="s">
+    <row r="35" spans="1:13" ht="21.9" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A35" s="80" t="s">
+        <v>57</v>
+      </c>
+      <c r="C35" s="64"/>
+      <c r="D35" s="62"/>
+      <c r="E35" s="62"/>
+      <c r="F35" s="62"/>
+      <c r="G35" s="61"/>
+      <c r="H35" s="63"/>
+      <c r="I35" s="42"/>
+      <c r="J35" s="43"/>
+      <c r="K35" s="40"/>
+      <c r="L35" s="40"/>
+    </row>
+    <row r="36" spans="1:13" ht="30.55" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A36" s="45" t="s">
+        <v>14</v>
+      </c>
+      <c r="B36" s="46"/>
+      <c r="C36" s="46"/>
+      <c r="D36" s="46"/>
+      <c r="E36" s="46"/>
+      <c r="F36" s="47" t="s">
+        <v>15</v>
+      </c>
+      <c r="G36" s="46"/>
+      <c r="H36" s="46"/>
+      <c r="I36" s="46"/>
+      <c r="J36" s="48"/>
+      <c r="K36" s="49"/>
+      <c r="L36" s="49"/>
+      <c r="M36" s="44"/>
+    </row>
+    <row r="37" spans="1:13" ht="26.05" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A37" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="B37" s="49"/>
+      <c r="C37" s="49"/>
+      <c r="D37" s="46"/>
+      <c r="E37" s="46"/>
+      <c r="F37" s="47" t="s">
+        <v>17</v>
+      </c>
+      <c r="G37" s="46"/>
+      <c r="H37" s="46"/>
+      <c r="I37" s="46"/>
+      <c r="J37" s="48"/>
+      <c r="K37" s="49"/>
+      <c r="L37" s="49"/>
+      <c r="M37" s="44"/>
+    </row>
+    <row r="38" spans="1:13" x14ac:dyDescent="0.4">
+      <c r="A38" s="50" t="s">
+        <v>18</v>
+      </c>
+      <c r="B38" s="42"/>
+      <c r="C38" s="40"/>
+      <c r="D38" s="40"/>
+      <c r="E38" s="42"/>
+      <c r="F38" s="42"/>
+      <c r="G38" s="42"/>
+      <c r="H38" s="42"/>
+      <c r="I38" s="42"/>
+      <c r="J38" s="43"/>
+      <c r="K38" s="40"/>
+      <c r="L38" s="40"/>
+    </row>
+    <row r="39" spans="1:13" x14ac:dyDescent="0.4">
+      <c r="A39" s="41" t="s">
         <v>42</v>
       </c>
-      <c r="B39" s="43"/>
-[...61 lines deleted...]
-      <c r="A43" s="42" t="s">
+      <c r="B39" s="42"/>
+      <c r="C39" s="42"/>
+      <c r="D39" s="40"/>
+      <c r="E39" s="42"/>
+      <c r="F39" s="42"/>
+      <c r="G39" s="42"/>
+      <c r="H39" s="42"/>
+      <c r="I39" s="42"/>
+      <c r="J39" s="43"/>
+      <c r="K39" s="40"/>
+      <c r="L39" s="40"/>
+    </row>
+    <row r="40" spans="1:13" x14ac:dyDescent="0.4">
+      <c r="A40" s="41" t="s">
+        <v>27</v>
+      </c>
+      <c r="B40" s="42"/>
+      <c r="C40" s="42"/>
+      <c r="D40" s="40"/>
+      <c r="E40" s="42"/>
+      <c r="F40" s="42"/>
+      <c r="G40" s="42"/>
+      <c r="H40" s="42"/>
+      <c r="I40" s="42"/>
+      <c r="J40" s="43"/>
+      <c r="K40" s="40"/>
+      <c r="L40" s="40"/>
+    </row>
+    <row r="41" spans="1:13" ht="28.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A41" s="52"/>
+      <c r="B41" s="53"/>
+      <c r="C41" s="46" t="s">
+        <v>19</v>
+      </c>
+      <c r="D41" s="53"/>
+      <c r="E41" s="54"/>
+      <c r="F41" s="53"/>
+      <c r="G41" s="53"/>
+      <c r="H41" s="53"/>
+      <c r="I41" s="53"/>
+      <c r="J41" s="55"/>
+      <c r="K41" s="54"/>
+      <c r="L41" s="54"/>
+      <c r="M41" s="51"/>
+    </row>
+    <row r="42" spans="1:13" x14ac:dyDescent="0.4">
+      <c r="A42" s="41" t="s">
         <v>44</v>
       </c>
-      <c r="B43" s="43"/>
-[...102 lines deleted...]
-      <c r="L49" s="41"/>
+      <c r="B42" s="42"/>
+      <c r="C42" s="42"/>
+      <c r="D42" s="42"/>
+      <c r="E42" s="42"/>
+      <c r="F42" s="42"/>
+      <c r="G42" s="42"/>
+      <c r="H42" s="42"/>
+      <c r="I42" s="42"/>
+      <c r="J42" s="43"/>
+      <c r="K42" s="40"/>
+      <c r="L42" s="40"/>
+    </row>
+    <row r="43" spans="1:13" x14ac:dyDescent="0.4">
+      <c r="A43" s="50" t="s">
+        <v>20</v>
+      </c>
+      <c r="B43" s="42"/>
+      <c r="C43" s="42"/>
+      <c r="D43" s="40"/>
+      <c r="E43" s="42"/>
+      <c r="F43" s="42"/>
+      <c r="G43" s="42"/>
+      <c r="H43" s="42"/>
+      <c r="I43" s="42"/>
+      <c r="J43" s="43"/>
+      <c r="K43" s="40"/>
+      <c r="L43" s="40"/>
+    </row>
+    <row r="44" spans="1:13" x14ac:dyDescent="0.4">
+      <c r="A44" s="50" t="s">
+        <v>21</v>
+      </c>
+      <c r="B44" s="42"/>
+      <c r="C44" s="42"/>
+      <c r="D44" s="40"/>
+      <c r="E44" s="42"/>
+      <c r="F44" s="42"/>
+      <c r="G44" s="42"/>
+      <c r="H44" s="42"/>
+      <c r="I44" s="42"/>
+      <c r="J44" s="43"/>
+      <c r="K44" s="40"/>
+      <c r="L44" s="40"/>
+    </row>
+    <row r="45" spans="1:13" ht="8.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A45" s="50"/>
+      <c r="B45" s="42"/>
+      <c r="C45" s="42"/>
+      <c r="D45" s="40"/>
+      <c r="E45" s="42"/>
+      <c r="F45" s="42"/>
+      <c r="G45" s="42"/>
+      <c r="H45" s="42"/>
+      <c r="I45" s="42"/>
+      <c r="J45" s="43"/>
+      <c r="K45" s="40"/>
+      <c r="L45" s="40"/>
+    </row>
+    <row r="46" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A46" s="56" t="s">
+        <v>22</v>
+      </c>
+      <c r="B46" s="46"/>
+      <c r="C46" s="49"/>
+      <c r="D46" s="49"/>
+      <c r="E46" s="46" t="s">
+        <v>19</v>
+      </c>
+      <c r="F46" s="46"/>
+      <c r="G46" s="46"/>
+      <c r="H46" s="46"/>
+      <c r="I46" s="46"/>
+      <c r="J46" s="48"/>
+      <c r="K46" s="49"/>
+      <c r="L46" s="49"/>
+      <c r="M46" s="44"/>
+    </row>
+    <row r="47" spans="1:13" ht="6.65" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A47" s="57"/>
+      <c r="B47" s="58"/>
+      <c r="C47" s="58"/>
+      <c r="D47" s="58"/>
+      <c r="E47" s="58"/>
+      <c r="F47" s="58"/>
+      <c r="G47" s="58"/>
+      <c r="H47" s="58"/>
+      <c r="I47" s="58"/>
+      <c r="J47" s="59"/>
+      <c r="K47" s="40"/>
+      <c r="L47" s="40"/>
+    </row>
+    <row r="48" spans="1:13" x14ac:dyDescent="0.4">
+      <c r="A48" s="40"/>
+      <c r="B48" s="40"/>
+      <c r="C48" s="40"/>
+      <c r="D48" s="40"/>
+      <c r="E48" s="40"/>
+      <c r="F48" s="40"/>
+      <c r="G48" s="40"/>
+      <c r="H48" s="40"/>
+      <c r="I48" s="40"/>
+      <c r="J48" s="40"/>
+      <c r="K48" s="40"/>
+      <c r="L48" s="40"/>
     </row>
   </sheetData>
   <pageMargins left="0.39370078740157483" right="0.31496062992125984" top="0.19685039370078741" bottom="0.19685039370078741" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hárky</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>List1</vt:lpstr>